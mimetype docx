--- v9 (2026-03-16)
+++ v10 (2026-04-06)
@@ -177,179 +177,179 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3602497184"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1931902555"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_1931902555"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1931902555"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Patente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3602497184"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1931902555"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_1931902555"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1931902555"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Carta d’identità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3602497184"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1931902555"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_1931902555"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1931902555"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Passaporto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3602497184"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1931902555"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_1931902555"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1931902555"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>N. ....................................... rilasciato da ...................................................................... il ...................................</w:t>
       </w:r>
     </w:p>
@@ -401,137 +401,137 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3602497184"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1931902555"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_1931902555"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1931902555"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Residenza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3602497184"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1931902555"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_1931902555"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1931902555"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Stato di Famiglia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3602497184"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1931902555"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_1931902555"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1931902555"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>a nome del signor/a ............................................................................................................................................ nato a .............................................................................................................. il ............................................ residente in questo comune.</w:t>
       </w:r>
     </w:p>
@@ -539,95 +539,95 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3602497184"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1931902555"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_1931902555"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1931902555"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta libera a norma dell’art. ......................... tabella B D.P.R. 26/10/1972 n. 642 o della seguente norma ..............................................................);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="284" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3602497184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3602497184"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_1931902555"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_1931902555"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_1931902555"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta resa legale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>