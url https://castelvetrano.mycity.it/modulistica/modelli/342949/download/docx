--- v10 (2026-04-06)
+++ v11 (2026-04-26)
@@ -177,179 +177,179 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1931902555"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1762709100"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_1762709100"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1762709100"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Patente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1931902555"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1762709100"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_1762709100"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1762709100"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Carta d’identità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1931902555"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1762709100"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_1762709100"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1762709100"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Passaporto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1931902555"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1762709100"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_1762709100"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1762709100"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>N. ....................................... rilasciato da ...................................................................... il ...................................</w:t>
       </w:r>
     </w:p>
@@ -401,137 +401,137 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1931902555"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1762709100"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_1762709100"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1762709100"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Residenza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1931902555"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1762709100"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_1762709100"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1762709100"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Stato di Famiglia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1931902555"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1762709100"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_1762709100"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1762709100"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>a nome del signor/a ............................................................................................................................................ nato a .............................................................................................................. il ............................................ residente in questo comune.</w:t>
       </w:r>
     </w:p>
@@ -539,95 +539,95 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1931902555"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1762709100"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_1762709100"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1762709100"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta libera a norma dell’art. ......................... tabella B D.P.R. 26/10/1972 n. 642 o della seguente norma ..............................................................);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="284" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_1931902555"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_1931902555"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_1762709100"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_1762709100"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_1762709100"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta resa legale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>