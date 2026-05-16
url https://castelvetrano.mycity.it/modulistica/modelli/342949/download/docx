--- v11 (2026-04-26)
+++ v12 (2026-05-16)
@@ -177,179 +177,179 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_1762709100"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3871005595"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3871005595"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3871005595"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Patente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_1762709100"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3871005595"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3871005595"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3871005595"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Carta d’identità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_1762709100"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3871005595"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3871005595"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3871005595"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Passaporto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_1762709100"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3871005595"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3871005595"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3871005595"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>N. ....................................... rilasciato da ...................................................................... il ...................................</w:t>
       </w:r>
     </w:p>
@@ -401,137 +401,137 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_1762709100"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3871005595"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3871005595"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3871005595"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Residenza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_1762709100"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3871005595"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3871005595"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3871005595"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Stato di Famiglia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_1762709100"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3871005595"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3871005595"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3871005595"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>a nome del signor/a ............................................................................................................................................ nato a .............................................................................................................. il ............................................ residente in questo comune.</w:t>
       </w:r>
     </w:p>
@@ -539,95 +539,95 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_1762709100"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3871005595"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3871005595"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3871005595"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta libera a norma dell’art. ......................... tabella B D.P.R. 26/10/1972 n. 642 o della seguente norma ..............................................................);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="284" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_1762709100"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_1762709100"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3871005595"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_3871005595"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3871005595"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta resa legale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>