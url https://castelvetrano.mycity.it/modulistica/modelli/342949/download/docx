--- v12 (2026-05-16)
+++ v13 (2026-06-08)
@@ -177,179 +177,179 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3871005595"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3815601990"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3815601990"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3815601990"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Patente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3871005595"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3815601990"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3815601990"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3815601990"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Carta d’identità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3871005595"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3815601990"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3815601990"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3815601990"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Passaporto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3871005595"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3815601990"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3815601990"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3815601990"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>N. ....................................... rilasciato da ...................................................................... il ...................................</w:t>
       </w:r>
     </w:p>
@@ -401,137 +401,137 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3871005595"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3815601990"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3815601990"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3815601990"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Residenza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3871005595"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3815601990"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3815601990"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3815601990"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Stato di Famiglia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3871005595"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3815601990"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3815601990"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3815601990"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>a nome del signor/a ............................................................................................................................................ nato a .............................................................................................................. il ............................................ residente in questo comune.</w:t>
       </w:r>
     </w:p>
@@ -539,95 +539,95 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3871005595"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3815601990"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3815601990"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3815601990"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta libera a norma dell’art. ......................... tabella B D.P.R. 26/10/1972 n. 642 o della seguente norma ..............................................................);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="284" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3871005595"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3871005595"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3815601990"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_3815601990"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3815601990"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta resa legale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>