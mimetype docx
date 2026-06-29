--- v13 (2026-06-08)
+++ v14 (2026-06-29)
@@ -177,179 +177,179 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3815601990"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_671507051"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_671507051"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_671507051"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Patente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3815601990"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_671507051"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_671507051"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_671507051"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Carta d’identità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3815601990"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_671507051"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_671507051"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_671507051"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Passaporto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3815601990"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_671507051"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_671507051"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_671507051"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>N. ....................................... rilasciato da ...................................................................... il ...................................</w:t>
       </w:r>
     </w:p>
@@ -401,137 +401,137 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3815601990"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_671507051"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_671507051"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_671507051"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Residenza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3815601990"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_671507051"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_671507051"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_671507051"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Stato di Famiglia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3815601990"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_671507051"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_671507051"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_671507051"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>a nome del signor/a ............................................................................................................................................ nato a .............................................................................................................. il ............................................ residente in questo comune.</w:t>
       </w:r>
     </w:p>
@@ -539,95 +539,95 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3815601990"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_671507051"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_671507051"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_671507051"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta libera a norma dell’art. ......................... tabella B D.P.R. 26/10/1972 n. 642 o della seguente norma ..............................................................);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="284" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_3815601990"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_3815601990"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_671507051"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_671507051"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_671507051"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta resa legale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>