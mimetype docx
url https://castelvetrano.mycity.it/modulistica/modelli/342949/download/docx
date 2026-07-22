--- v14 (2026-06-29)
+++ v15 (2026-07-22)
@@ -177,179 +177,179 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_671507051"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2088649229"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2088649229"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2088649229"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Patente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_671507051"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2088649229"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2088649229"/>
+      <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2088649229"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Carta d’identità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_671507051"/>
+      <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2088649229"/>
+      <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2088649229"/>
+      <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2088649229"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Passaporto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_671507051"/>
+      <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2088649229"/>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2088649229"/>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2088649229"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>N. ....................................... rilasciato da ...................................................................... il ...................................</w:t>
       </w:r>
     </w:p>
@@ -401,137 +401,137 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_671507051"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2088649229"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2088649229"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2088649229"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Residenza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_671507051"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2088649229"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2088649229"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2088649229"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>Stato di Famiglia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_671507051"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2088649229"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2088649229"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2088649229"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>......................................................................</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>a nome del signor/a ............................................................................................................................................ nato a .............................................................................................................. il ............................................ residente in questo comune.</w:t>
       </w:r>
     </w:p>
@@ -539,95 +539,95 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_671507051"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2088649229"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2088649229"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2088649229"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta libera a norma dell’art. ......................... tabella B D.P.R. 26/10/1972 n. 642 o della seguente norma ..............................................................);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="284" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Controllo4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_671507051"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_671507051"/>
+      <w:bookmarkStart w:id="24" w:name="__Fieldmark__8_2088649229"/>
+      <w:bookmarkStart w:id="25" w:name="__Fieldmark__8_2088649229"/>
+      <w:bookmarkStart w:id="26" w:name="__Fieldmark__8_2088649229"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>in carta resa legale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>